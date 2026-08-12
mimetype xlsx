--- v0 (2026-06-24)
+++ v1 (2026-08-12)
@@ -4,220 +4,289 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="June 2026" sheetId="1" r:id="rId4"/>
+    <sheet name="August 2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>S.N.</t>
   </si>
   <si>
     <t>Particulars</t>
   </si>
   <si>
     <t>Values</t>
   </si>
   <si>
-    <t>Report For: June 2026</t>
+    <t>Report For: August 2026</t>
   </si>
   <si>
     <t>Status: Active</t>
   </si>
   <si>
-    <t>CLAIM PERFORMANCE</t>
-[...8 lines deleted...]
-    <t>Claim Rejected</t>
+    <t>Claim Related Information</t>
+  </si>
+  <si>
+    <t>No. of Claims Received</t>
+  </si>
+  <si>
+    <t>No. of Claims Paid</t>
+  </si>
+  <si>
+    <t>No. of Claims Rejected</t>
+  </si>
+  <si>
+    <t>Key Reasons for Claims Rejection</t>
+  </si>
+  <si>
+    <t>rejected due to no documents</t>
+  </si>
+  <si>
+    <t>reject due to lapse</t>
   </si>
   <si>
     <t>Claim Settlement Ratio (%)</t>
   </si>
   <si>
-    <t>Average Settlement Time (Days)</t>
-[...8 lines deleted...]
-    <t>FINANCIAL SOUNDNESS</t>
+    <t>Average Claims Turn Around Time</t>
+  </si>
+  <si>
+    <t>Amount of Claims Paid</t>
+  </si>
+  <si>
+    <t>Outstanding Claim Ratio</t>
+  </si>
+  <si>
+    <t>No. of Outstanding Claims &lt;1 Year</t>
+  </si>
+  <si>
+    <t>No. of Outstanding Claims 1-3 Years</t>
+  </si>
+  <si>
+    <t>Outstanding Claims Amount (&lt;1 Year)</t>
+  </si>
+  <si>
+    <t>Outstanding Claims Amount (1-3 Years)</t>
+  </si>
+  <si>
+    <t>Financial Strength &amp; Solvency</t>
   </si>
   <si>
     <t>Solvency Ratio</t>
   </si>
   <si>
-    <t>Capital Strength</t>
-[...11 lines deleted...]
-    <t>Number of Policy Issues</t>
+    <t>Networth</t>
+  </si>
+  <si>
+    <t>Liquidity Ratio</t>
+  </si>
+  <si>
+    <t>Net Profit Margin</t>
+  </si>
+  <si>
+    <t>Return on Equity (ROE)</t>
+  </si>
+  <si>
+    <t>Earning Per Share</t>
+  </si>
+  <si>
+    <t>Investment Yield</t>
+  </si>
+  <si>
+    <t>Policy &amp; Premium Related Information</t>
+  </si>
+  <si>
+    <t>No. of First Polices</t>
+  </si>
+  <si>
+    <t>No. Renewal Policies</t>
+  </si>
+  <si>
+    <t>No. Enforced Policies</t>
   </si>
   <si>
     <t>Enforced - Endowment</t>
   </si>
   <si>
     <t>Enforced - Endowment Cum Whole Life</t>
   </si>
   <si>
     <t>Enforced - Foreign Employment</t>
   </si>
   <si>
     <t>Enforced - Money Back</t>
   </si>
   <si>
     <t>Enforced - Term</t>
   </si>
   <si>
     <t>Enforced - Group Term</t>
   </si>
   <si>
     <t>Renewal Premium - Endowment</t>
   </si>
   <si>
     <t>Renewal Premium - Endowment Cum Whole Life</t>
   </si>
   <si>
     <t>Renewal Premium - Foreign Employment</t>
   </si>
   <si>
     <t>Renewal Premium - Money Back</t>
   </si>
   <si>
     <t>Renewal Premium - Term</t>
   </si>
   <si>
     <t>Renewal Premium - Group Term</t>
   </si>
   <si>
-    <t>First Premium Growth - Endowment</t>
-[...17 lines deleted...]
-    <t>Growth Trends</t>
+    <t>First Premium - Endowment</t>
+  </si>
+  <si>
+    <t>First Premium - Endowment Cum Whole Life</t>
+  </si>
+  <si>
+    <t>First Premium - Foreign Employment</t>
+  </si>
+  <si>
+    <t>First Premium - Money Back</t>
+  </si>
+  <si>
+    <t>First Premium - Term</t>
+  </si>
+  <si>
+    <t>First Premium - Group Term</t>
+  </si>
+  <si>
+    <t>Growth Trends (Gross Premium Growth) Year 1</t>
+  </si>
+  <si>
+    <t>Growth Trends (Gross Premium Growth) Year 2</t>
+  </si>
+  <si>
+    <t>Growth Trends (Gross Premium Growth) Year 3</t>
+  </si>
+  <si>
+    <t>Growth Trends (Gross Premium Growth) Year 4</t>
+  </si>
+  <si>
+    <t>Growth Trends (Gross Premium Growth) Year 5</t>
   </si>
   <si>
     <t>Policy Renewal Rate (%)</t>
   </si>
   <si>
     <t>Policy Lapse Rate (%)</t>
   </si>
   <si>
-    <t>GRIEVANCE PERFORMANCE</t>
-[...29 lines deleted...]
-    <t>Technical/System Related Complaints</t>
+    <t>Gross Premium collected in the FY</t>
+  </si>
+  <si>
+    <t>Policy Growth rate Year 1</t>
+  </si>
+  <si>
+    <t>Policy Growth rate Year 2</t>
+  </si>
+  <si>
+    <t>Policy Growth rate Year 3</t>
+  </si>
+  <si>
+    <t>Policy Growth rate Year 4</t>
+  </si>
+  <si>
+    <t>Policy Growth rate Year 5</t>
+  </si>
+  <si>
+    <t>Loss ratio</t>
+  </si>
+  <si>
+    <t>Total Policies Issued Till Date</t>
+  </si>
+  <si>
+    <t>Information on Grievance Redressal</t>
+  </si>
+  <si>
+    <t>No. of Complaints Received</t>
+  </si>
+  <si>
+    <t>No. of Complaints Resolved</t>
+  </si>
+  <si>
+    <t>No. of Complaints Pending</t>
   </si>
   <si>
     <t>Average Resolution Time (Days)</t>
   </si>
   <si>
     <t>Resolution Rate (%)</t>
+  </si>
+  <si>
+    <t>Complaint Reason</t>
+  </si>
+  <si>
+    <t>Due agent problem</t>
+  </si>
+  <si>
+    <t>due staff behaviour</t>
+  </si>
+  <si>
+    <t>Network Information</t>
+  </si>
+  <si>
+    <t>Number of Branch Office</t>
+  </si>
+  <si>
+    <t>Number of Agents</t>
   </si>
   <si>
     <t>PRODUCT TRANSPARENCY</t>
   </si>
   <si>
     <t>Product #1</t>
   </si>
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>SuryaJyoti Dhan Laav Jeevan Beema</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>NIA/LI020/2074/075/MBP/0007</t>
   </si>
   <si>
     <t>Key Benefits</t>
   </si>
   <si>
     <t>Death Coverage and Partial / Full Maturity Benefit</t>
   </si>
@@ -776,2433 +845,2664 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C237"/>
+  <dimension ref="A1:C259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="B3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="B5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6">
-        <v>8754.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7">
-        <v>8676.0</v>
+        <v>187.0</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8">
-        <v>35.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
-      <c r="C9">
-        <v>99.11</v>
+      <c r="C9" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s">
         <v>9</v>
       </c>
-      <c r="B10" t="s">
-[...3 lines deleted...]
-        <v>2.06</v>
+      <c r="C10" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="C11">
+        <v>98.37</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13">
         <v>11</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13">
+        <v>45834686.46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14">
         <v>12</v>
       </c>
-      <c r="C12">
-[...3 lines deleted...]
-    <row r="14" spans="1:3">
       <c r="B14" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="C14">
+        <v>7.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C15">
-        <v>165.4</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C16">
-        <v>6289256837.0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C17">
-        <v>1.49</v>
+        <v>29952975.37</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C18">
-        <v>330332699.0</v>
+        <v>53641666.67</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="B20" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B21" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C21">
-        <v>210218.0</v>
+        <v>165.4</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B22" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C22">
-        <v>199003.0</v>
+        <v>6289256837.0</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B23" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C23">
-        <v>15126.0</v>
+        <v>162.9</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B24" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C24">
-        <v>85155.0</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B25" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C25">
-        <v>21703.0</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B26" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C26">
-        <v>14826.0</v>
+        <v>8.79</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B27" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C27">
-        <v>313004.0</v>
-[...10 lines deleted...]
-        <v>4863772429.0</v>
+        <v>7.44</v>
       </c>
     </row>
     <row r="29" spans="1:3">
-      <c r="A29">
+      <c r="B29" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>501464904.0</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30">
+        <v>26</v>
+      </c>
+      <c r="B30" t="s">
         <v>29</v>
       </c>
-      <c r="B30" t="s">
-        <v>28</v>
+      <c r="C30">
+        <v>35532.0</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31">
+        <v>27</v>
+      </c>
+      <c r="B31" t="s">
         <v>30</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31">
-        <v>1591512410.0</v>
+        <v>36224.0</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32">
+        <v>28</v>
+      </c>
+      <c r="B32" t="s">
         <v>31</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32">
-        <v>91490784.0</v>
+        <v>552642.0</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33">
+        <v>29</v>
+      </c>
+      <c r="B33" t="s">
         <v>32</v>
       </c>
-      <c r="B33" t="s">
-        <v>31</v>
+      <c r="C33">
+        <v>212515.0</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34">
+        <v>30</v>
+      </c>
+      <c r="B34" t="s">
         <v>33</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34">
-        <v>2055667277.0</v>
+        <v>15602.0</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35">
+        <v>31</v>
+      </c>
+      <c r="B35" t="s">
         <v>34</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35">
-        <v>42669904.0</v>
+        <v>80435.0</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36">
+        <v>32</v>
+      </c>
+      <c r="B36" t="s">
         <v>35</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36">
-        <v>78882049.0</v>
+        <v>22425.0</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37">
+        <v>33</v>
+      </c>
+      <c r="B37" t="s">
         <v>36</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37">
-        <v>154201469.0</v>
+        <v>15158.0</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38">
+        <v>34</v>
+      </c>
+      <c r="B38" t="s">
         <v>37</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38">
-        <v>27310622.0</v>
+        <v>206507.0</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39">
+        <v>35</v>
+      </c>
+      <c r="B39" t="s">
         <v>38</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39">
-        <v>179609320.0</v>
+        <v>1038333822.0</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40">
+        <v>36</v>
+      </c>
+      <c r="B40" t="s">
         <v>39</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40">
-        <v>14.23</v>
+        <v>109417579.0</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41">
+        <v>37</v>
+      </c>
+      <c r="B41" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>95.18</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42">
+        <v>38</v>
+      </c>
+      <c r="B42" t="s">
         <v>41</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42">
+        <v>280633406.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43">
+        <v>39</v>
+      </c>
+      <c r="B43" t="s">
+        <v>42</v>
+      </c>
+      <c r="C43">
+        <v>13357082.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44">
         <v>40</v>
       </c>
-      <c r="C42">
-[...3 lines deleted...]
-    <row r="44" spans="1:3">
       <c r="B44" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45">
+        <v>41</v>
+      </c>
+      <c r="B45" t="s">
         <v>44</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45">
-        <v>22.0</v>
+        <v>867993235.0</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46">
+        <v>42</v>
+      </c>
+      <c r="B46" t="s">
         <v>45</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46">
-        <v>14.0</v>
+        <v>7721050.0</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47">
+        <v>43</v>
+      </c>
+      <c r="B47" t="s">
         <v>46</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47">
-        <v>7.0</v>
+        <v>7043635.0</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48">
+        <v>44</v>
+      </c>
+      <c r="B48" t="s">
         <v>47</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48">
-        <v>1.0</v>
+        <v>36822403.0</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49">
+        <v>45</v>
+      </c>
+      <c r="B49" t="s">
         <v>48</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49">
-        <v>1.0</v>
+        <v>5556280.0</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50">
+        <v>46</v>
+      </c>
+      <c r="B50" t="s">
         <v>49</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50">
-        <v>3.0</v>
+        <v>21803032.66</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51">
+        <v>47</v>
+      </c>
+      <c r="B51" t="s">
         <v>50</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51">
-        <v>1.0</v>
+        <v>15.95</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52">
+        <v>47</v>
+      </c>
+      <c r="B52" t="s">
         <v>51</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52">
-        <v>1.0</v>
+        <v>19.57</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53">
+        <v>47</v>
+      </c>
+      <c r="B53" t="s">
         <v>52</v>
       </c>
-      <c r="B53" t="s">
-        <v>50</v>
+      <c r="C53">
+        <v>7.76</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54">
+        <v>47</v>
+      </c>
+      <c r="B54" t="s">
         <v>53</v>
       </c>
-      <c r="B54" t="s">
-        <v>51</v>
+      <c r="C54">
+        <v>-3.88</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55">
+        <v>47</v>
+      </c>
+      <c r="B55" t="s">
         <v>54</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55">
-        <v>2.5</v>
+        <v>24.24</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56">
+        <v>48</v>
+      </c>
+      <c r="B56" t="s">
         <v>55</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56">
-        <v>63.64</v>
+        <v>99.56</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57">
+        <v>49</v>
+      </c>
+      <c r="B57" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57">
+        <v>0.44</v>
       </c>
     </row>
     <row r="58" spans="1:3">
+      <c r="A58">
+        <v>50</v>
+      </c>
       <c r="B58" t="s">
-        <v>54</v>
+        <v>57</v>
+      </c>
+      <c r="C58">
+        <v>13166499056.0</v>
       </c>
     </row>
     <row r="59" spans="1:3">
+      <c r="A59">
+        <v>51</v>
+      </c>
       <c r="B59" t="s">
-        <v>55</v>
+        <v>58</v>
+      </c>
+      <c r="C59">
+        <v>-30.7</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60">
+        <v>51</v>
+      </c>
+      <c r="B60" t="s">
         <v>59</v>
       </c>
-      <c r="B60" t="s">
-[...3 lines deleted...]
-        <v>57</v>
+      <c r="C60">
+        <v>-9.33</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61">
+        <v>51</v>
+      </c>
+      <c r="B61" t="s">
         <v>60</v>
       </c>
-      <c r="B61" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="C61">
+        <v>6.58</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62">
+        <v>51</v>
+      </c>
+      <c r="B62" t="s">
         <v>61</v>
       </c>
-      <c r="B62" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="C62">
+        <v>1.67</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="B63" t="s">
         <v>62</v>
       </c>
-      <c r="C63" t="s">
-        <v>63</v>
+      <c r="C63">
+        <v>53.49</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64">
+        <v>52</v>
+      </c>
+      <c r="B64" t="s">
         <v>63</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64">
-        <v>30.0</v>
+        <v>1.91</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65">
+        <v>53</v>
+      </c>
+      <c r="B65" t="s">
         <v>64</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65">
+        <v>3745659.0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="B67" t="s">
         <v>65</v>
       </c>
-      <c r="C65">
-[...7 lines deleted...]
-      <c r="B66" t="s">
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68">
+        <v>56</v>
+      </c>
+      <c r="B68" t="s">
         <v>66</v>
       </c>
-      <c r="C66">
-[...7 lines deleted...]
-      <c r="B67" t="s">
+      <c r="C68">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69">
+        <v>57</v>
+      </c>
+      <c r="B69" t="s">
         <v>67</v>
       </c>
-      <c r="C67" t="s">
-[...13 lines deleted...]
-        <v>70</v>
+      <c r="C69">
+        <v>3.0</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="B70" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="B71" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>69</v>
+      </c>
+      <c r="C71">
+        <v>1.0</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="B72" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>70</v>
+      </c>
+      <c r="C72">
+        <v>100.0</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73">
+        <v>61</v>
+      </c>
+      <c r="B73" t="s">
+        <v>71</v>
+      </c>
+      <c r="C73" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74">
+        <v>61</v>
+      </c>
+      <c r="B74" t="s">
+        <v>71</v>
+      </c>
+      <c r="C74" t="s">
         <v>73</v>
       </c>
-      <c r="B74" t="s">
-[...7 lines deleted...]
-      <c r="A75">
+    </row>
+    <row r="76" spans="1:3">
+      <c r="B76" t="s">
         <v>74</v>
-      </c>
-[...15 lines deleted...]
-        <v>999999999.0</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77">
+        <v>64</v>
+      </c>
+      <c r="B77" t="s">
+        <v>75</v>
+      </c>
+      <c r="C77">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78">
+        <v>65</v>
+      </c>
+      <c r="B78" t="s">
         <v>76</v>
       </c>
-      <c r="B77" t="s">
-[...16 lines deleted...]
-        <v>75</v>
+      <c r="C78">
+        <v>48275</v>
       </c>
     </row>
     <row r="80" spans="1:3">
-      <c r="A80">
-[...1 lines deleted...]
-      </c>
       <c r="B80" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="81" spans="1:3">
-      <c r="A81">
-[...1 lines deleted...]
-      </c>
       <c r="B81" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="B82" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C82" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83">
+        <v>70</v>
+      </c>
+      <c r="B83" t="s">
+        <v>81</v>
+      </c>
+      <c r="C83" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84">
+        <v>71</v>
+      </c>
+      <c r="B84" t="s">
         <v>83</v>
       </c>
-      <c r="B84" t="s">
-[...3 lines deleted...]
-        <v>30.0</v>
+      <c r="C84" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="B85" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>50000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C85" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="B86" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C86">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="B87" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>88</v>
+      </c>
+      <c r="C87">
+        <v>50000.0</v>
       </c>
     </row>
     <row r="88" spans="1:3">
+      <c r="A88">
+        <v>75</v>
+      </c>
       <c r="B88" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>89</v>
+      </c>
+      <c r="C88">
+        <v>999999999.0</v>
       </c>
     </row>
     <row r="89" spans="1:3">
+      <c r="A89">
+        <v>76</v>
+      </c>
       <c r="B89" t="s">
-        <v>79</v>
+        <v>90</v>
+      </c>
+      <c r="C89" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="90" spans="1:3">
-      <c r="A90">
-[...1 lines deleted...]
-      </c>
       <c r="B90" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C90" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
     </row>
     <row r="91" spans="1:3">
-      <c r="A91">
-[...1 lines deleted...]
-      </c>
       <c r="B91" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>93</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="B92" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C92" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="B93" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C93" t="s">
-        <v>63</v>
+        <v>95</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="B94" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>83</v>
+      </c>
+      <c r="C94" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="B95" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>50000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C95" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="B96" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C96">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="B97" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>88</v>
+      </c>
+      <c r="C97">
+        <v>100000.0</v>
       </c>
     </row>
     <row r="98" spans="1:3">
+      <c r="A98">
+        <v>85</v>
+      </c>
       <c r="B98" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>89</v>
+      </c>
+      <c r="C98">
+        <v>999999999.0</v>
       </c>
     </row>
     <row r="99" spans="1:3">
+      <c r="A99">
+        <v>86</v>
+      </c>
       <c r="B99" t="s">
-        <v>82</v>
+        <v>90</v>
+      </c>
+      <c r="C99" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="100" spans="1:3">
-      <c r="A100">
-[...1 lines deleted...]
-      </c>
       <c r="B100" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C100" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
     </row>
     <row r="101" spans="1:3">
-      <c r="A101">
-[...1 lines deleted...]
-      </c>
       <c r="B101" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>98</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="B102" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C102" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="B103" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C103" t="s">
-        <v>63</v>
+        <v>100</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="B104" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>83</v>
+      </c>
+      <c r="C104" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="B105" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>500000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C105" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="B106" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C106">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="B107" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>88</v>
+      </c>
+      <c r="C107">
+        <v>50000.0</v>
       </c>
     </row>
     <row r="108" spans="1:3">
+      <c r="A108">
+        <v>95</v>
+      </c>
       <c r="B108" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>89</v>
+      </c>
+      <c r="C108">
+        <v>999999999.0</v>
       </c>
     </row>
     <row r="109" spans="1:3">
+      <c r="A109">
+        <v>96</v>
+      </c>
       <c r="B109" t="s">
-        <v>86</v>
+        <v>90</v>
+      </c>
+      <c r="C109" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="110" spans="1:3">
-      <c r="A110">
-[...1 lines deleted...]
-      </c>
       <c r="B110" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C110" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
     </row>
     <row r="111" spans="1:3">
-      <c r="A111">
-[...1 lines deleted...]
-      </c>
       <c r="B111" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>102</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="B112" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C112" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="B113" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C113" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="B114" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>83</v>
+      </c>
+      <c r="C114" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="B115" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>500000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C115" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="B116" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C116">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="B117" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="C117" t="s">
+        <v>88</v>
+      </c>
+      <c r="C117">
+        <v>50000.0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118">
+        <v>105</v>
+      </c>
+      <c r="B118" t="s">
+        <v>89</v>
+      </c>
+      <c r="C118">
+        <v>999999999.0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119">
+        <v>106</v>
+      </c>
+      <c r="B119" t="s">
         <v>90</v>
       </c>
-    </row>
-[...10 lines deleted...]
-        <v>91</v>
+      <c r="C119" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="120" spans="1:3">
-      <c r="A120">
-[...1 lines deleted...]
-      </c>
       <c r="B120" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C120" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="121" spans="1:3">
-      <c r="A121">
-[...1 lines deleted...]
-      </c>
       <c r="B121" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>105</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="B122" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C122" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="B123" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C123" t="s">
-        <v>63</v>
+        <v>107</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="B124" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>83</v>
+      </c>
+      <c r="C124" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="B125" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>500000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C125" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="B126" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C126">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="B127" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>88</v>
+      </c>
+      <c r="C127">
+        <v>500000.0</v>
       </c>
     </row>
     <row r="128" spans="1:3">
+      <c r="A128">
+        <v>115</v>
+      </c>
       <c r="B128" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>89</v>
+      </c>
+      <c r="C128">
+        <v>999999999.0</v>
       </c>
     </row>
     <row r="129" spans="1:3">
+      <c r="A129">
+        <v>116</v>
+      </c>
       <c r="B129" t="s">
-        <v>95</v>
+        <v>90</v>
+      </c>
+      <c r="C129" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="130" spans="1:3">
-      <c r="A130">
-[...1 lines deleted...]
-      </c>
       <c r="B130" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C130" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="131" spans="1:3">
-      <c r="A131">
-[...1 lines deleted...]
-      </c>
       <c r="B131" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>109</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="B132" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C132" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="B133" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C133" t="s">
-        <v>63</v>
+        <v>111</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="B134" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>83</v>
+      </c>
+      <c r="C134" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="B135" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>25000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C135" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="B136" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C136">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="B137" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>88</v>
+      </c>
+      <c r="C137">
+        <v>500000.0</v>
       </c>
     </row>
     <row r="138" spans="1:3">
+      <c r="A138">
+        <v>125</v>
+      </c>
       <c r="B138" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>89</v>
+      </c>
+      <c r="C138">
+        <v>999999999.0</v>
       </c>
     </row>
     <row r="139" spans="1:3">
+      <c r="A139">
+        <v>126</v>
+      </c>
       <c r="B139" t="s">
-        <v>99</v>
+        <v>90</v>
+      </c>
+      <c r="C139" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="140" spans="1:3">
-      <c r="A140">
-[...1 lines deleted...]
-      </c>
       <c r="B140" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C140" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
     </row>
     <row r="141" spans="1:3">
-      <c r="A141">
-[...1 lines deleted...]
-      </c>
       <c r="B141" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>114</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="B142" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C142" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="B143" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C143" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="B144" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>83</v>
+      </c>
+      <c r="C144" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="B145" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>10000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C145" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="B146" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C146">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="B147" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>88</v>
+      </c>
+      <c r="C147">
+        <v>500000.0</v>
       </c>
     </row>
     <row r="148" spans="1:3">
+      <c r="A148">
+        <v>135</v>
+      </c>
       <c r="B148" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>89</v>
+      </c>
+      <c r="C148">
+        <v>999999999.0</v>
       </c>
     </row>
     <row r="149" spans="1:3">
+      <c r="A149">
+        <v>136</v>
+      </c>
       <c r="B149" t="s">
-        <v>104</v>
+        <v>90</v>
+      </c>
+      <c r="C149" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="150" spans="1:3">
-      <c r="A150">
-[...1 lines deleted...]
-      </c>
       <c r="B150" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C150" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
     </row>
     <row r="151" spans="1:3">
-      <c r="A151">
-[...1 lines deleted...]
-      </c>
       <c r="B151" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>118</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="B152" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C152" t="s">
-        <v>73</v>
+        <v>119</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="B153" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C153" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="B154" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>83</v>
+      </c>
+      <c r="C154" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B155" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>100000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C155" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="B156" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C156">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B157" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>88</v>
+      </c>
+      <c r="C157">
+        <v>25000.0</v>
       </c>
     </row>
     <row r="158" spans="1:3">
+      <c r="A158">
+        <v>145</v>
+      </c>
       <c r="B158" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>89</v>
+      </c>
+      <c r="C158">
+        <v>999999999.0</v>
       </c>
     </row>
     <row r="159" spans="1:3">
+      <c r="A159">
+        <v>146</v>
+      </c>
       <c r="B159" t="s">
-        <v>108</v>
+        <v>90</v>
+      </c>
+      <c r="C159" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="160" spans="1:3">
-      <c r="A160">
-[...1 lines deleted...]
-      </c>
       <c r="B160" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C160" t="s">
-        <v>109</v>
+        <v>92</v>
       </c>
     </row>
     <row r="161" spans="1:3">
-      <c r="A161">
-[...1 lines deleted...]
-      </c>
       <c r="B161" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>122</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="B162" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C162" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="B163" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C163" t="s">
-        <v>63</v>
+        <v>124</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="B164" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>83</v>
+      </c>
+      <c r="C164" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="B165" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>50000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C165" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="B166" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C166">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="B167" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>88</v>
+      </c>
+      <c r="C167">
+        <v>10000.0</v>
       </c>
     </row>
     <row r="168" spans="1:3">
+      <c r="A168">
+        <v>155</v>
+      </c>
       <c r="B168" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>89</v>
+      </c>
+      <c r="C168">
+        <v>999999999.0</v>
       </c>
     </row>
     <row r="169" spans="1:3">
+      <c r="A169">
+        <v>156</v>
+      </c>
       <c r="B169" t="s">
-        <v>113</v>
+        <v>90</v>
+      </c>
+      <c r="C169" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="170" spans="1:3">
-      <c r="A170">
-[...1 lines deleted...]
-      </c>
       <c r="B170" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C170" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
     </row>
     <row r="171" spans="1:3">
-      <c r="A171">
-[...1 lines deleted...]
-      </c>
       <c r="B171" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>127</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="B172" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C172" t="s">
-        <v>61</v>
+        <v>128</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="B173" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C173" t="s">
-        <v>63</v>
+        <v>129</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="B174" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>83</v>
+      </c>
+      <c r="C174" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="B175" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>100000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C175" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="B176" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C176">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="B177" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>88</v>
+      </c>
+      <c r="C177">
+        <v>100000.0</v>
       </c>
     </row>
     <row r="178" spans="1:3">
+      <c r="A178">
+        <v>165</v>
+      </c>
       <c r="B178" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>89</v>
+      </c>
+      <c r="C178">
+        <v>999999999.0</v>
       </c>
     </row>
     <row r="179" spans="1:3">
+      <c r="A179">
+        <v>166</v>
+      </c>
       <c r="B179" t="s">
-        <v>117</v>
+        <v>90</v>
+      </c>
+      <c r="C179" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="180" spans="1:3">
-      <c r="A180">
-[...1 lines deleted...]
-      </c>
       <c r="B180" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C180" t="s">
-        <v>118</v>
+        <v>92</v>
       </c>
     </row>
     <row r="181" spans="1:3">
-      <c r="A181">
-[...1 lines deleted...]
-      </c>
       <c r="B181" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>131</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="B182" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C182" t="s">
-        <v>61</v>
+        <v>132</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="B183" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C183" t="s">
-        <v>63</v>
+        <v>133</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="B184" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>83</v>
+      </c>
+      <c r="C184" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="B185" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>100000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C185" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="B186" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C186">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="B187" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>88</v>
+      </c>
+      <c r="C187">
+        <v>50000.0</v>
       </c>
     </row>
     <row r="188" spans="1:3">
+      <c r="A188">
+        <v>175</v>
+      </c>
       <c r="B188" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>89</v>
+      </c>
+      <c r="C188">
+        <v>999999999.0</v>
       </c>
     </row>
     <row r="189" spans="1:3">
+      <c r="A189">
+        <v>176</v>
+      </c>
       <c r="B189" t="s">
-        <v>120</v>
+        <v>90</v>
+      </c>
+      <c r="C189" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="190" spans="1:3">
-      <c r="A190">
-[...1 lines deleted...]
-      </c>
       <c r="B190" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C190" t="s">
-        <v>121</v>
+        <v>92</v>
       </c>
     </row>
     <row r="191" spans="1:3">
-      <c r="A191">
-[...1 lines deleted...]
-      </c>
       <c r="B191" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>136</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="B192" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C192" t="s">
-        <v>61</v>
+        <v>137</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="B193" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C193" t="s">
-        <v>63</v>
+        <v>138</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="B194" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>83</v>
+      </c>
+      <c r="C194" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="B195" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>100000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C195" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="B196" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C196">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="B197" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>88</v>
+      </c>
+      <c r="C197">
+        <v>100000.0</v>
       </c>
     </row>
     <row r="198" spans="1:3">
+      <c r="A198">
+        <v>185</v>
+      </c>
       <c r="B198" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>89</v>
+      </c>
+      <c r="C198">
+        <v>999999999.0</v>
       </c>
     </row>
     <row r="199" spans="1:3">
+      <c r="A199">
+        <v>186</v>
+      </c>
       <c r="B199" t="s">
-        <v>123</v>
+        <v>90</v>
+      </c>
+      <c r="C199" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="200" spans="1:3">
-      <c r="A200">
-[...1 lines deleted...]
-      </c>
       <c r="B200" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C200" t="s">
-        <v>124</v>
+        <v>92</v>
       </c>
     </row>
     <row r="201" spans="1:3">
-      <c r="A201">
-[...1 lines deleted...]
-      </c>
       <c r="B201" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="B202" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C202" t="s">
-        <v>61</v>
+        <v>141</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="B203" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C203" t="s">
-        <v>63</v>
+        <v>142</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="B204" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>83</v>
+      </c>
+      <c r="C204" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="B205" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>500000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C205" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="B206" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C206">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="B207" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>88</v>
+      </c>
+      <c r="C207">
+        <v>100000.0</v>
       </c>
     </row>
     <row r="208" spans="1:3">
+      <c r="A208">
+        <v>195</v>
+      </c>
       <c r="B208" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>89</v>
+      </c>
+      <c r="C208">
+        <v>999999999.0</v>
       </c>
     </row>
     <row r="209" spans="1:3">
+      <c r="A209">
+        <v>196</v>
+      </c>
       <c r="B209" t="s">
-        <v>127</v>
+        <v>90</v>
+      </c>
+      <c r="C209" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="210" spans="1:3">
-      <c r="A210">
-[...1 lines deleted...]
-      </c>
       <c r="B210" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C210" t="s">
-        <v>128</v>
+        <v>92</v>
       </c>
     </row>
     <row r="211" spans="1:3">
-      <c r="A211">
-[...1 lines deleted...]
-      </c>
       <c r="B211" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>143</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="B212" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C212" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="B213" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C213" t="s">
-        <v>63</v>
+        <v>145</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="B214" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>83</v>
+      </c>
+      <c r="C214" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="B215" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>100000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C215" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="B216" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C216">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="B217" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>88</v>
+      </c>
+      <c r="C217">
+        <v>100000.0</v>
       </c>
     </row>
     <row r="218" spans="1:3">
+      <c r="A218">
+        <v>205</v>
+      </c>
       <c r="B218" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>89</v>
+      </c>
+      <c r="C218">
+        <v>999999999.0</v>
       </c>
     </row>
     <row r="219" spans="1:3">
+      <c r="A219">
+        <v>206</v>
+      </c>
       <c r="B219" t="s">
-        <v>131</v>
+        <v>90</v>
+      </c>
+      <c r="C219" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="220" spans="1:3">
-      <c r="A220">
-[...1 lines deleted...]
-      </c>
       <c r="B220" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C220" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
     </row>
     <row r="221" spans="1:3">
-      <c r="A221">
-[...1 lines deleted...]
-      </c>
       <c r="B221" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>146</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="B222" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C222" t="s">
-        <v>61</v>
+        <v>147</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="B223" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C223" t="s">
-        <v>63</v>
+        <v>148</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="B224" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>83</v>
+      </c>
+      <c r="C224" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="B225" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>5000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C225" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="B226" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C226">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="B227" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>88</v>
+      </c>
+      <c r="C227">
+        <v>500000.0</v>
       </c>
     </row>
     <row r="228" spans="1:3">
+      <c r="A228">
+        <v>215</v>
+      </c>
       <c r="B228" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>89</v>
+      </c>
+      <c r="C228">
+        <v>999999999.0</v>
       </c>
     </row>
     <row r="229" spans="1:3">
+      <c r="A229">
+        <v>216</v>
+      </c>
       <c r="B229" t="s">
-        <v>135</v>
+        <v>90</v>
+      </c>
+      <c r="C229" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="230" spans="1:3">
-      <c r="A230">
-[...1 lines deleted...]
-      </c>
       <c r="B230" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C230" t="s">
-        <v>136</v>
+        <v>92</v>
       </c>
     </row>
     <row r="231" spans="1:3">
-      <c r="A231">
-[...1 lines deleted...]
-      </c>
       <c r="B231" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>150</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="B232" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C232" t="s">
-        <v>102</v>
+        <v>151</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="B233" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C233" t="s">
-        <v>63</v>
+        <v>152</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="B234" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>83</v>
+      </c>
+      <c r="C234" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="B235" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>50000.0</v>
+        <v>85</v>
+      </c>
+      <c r="C235" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="B236" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C236">
-        <v>999999999.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237">
+        <v>224</v>
+      </c>
+      <c r="B237" t="s">
+        <v>88</v>
+      </c>
+      <c r="C237">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238">
+        <v>225</v>
+      </c>
+      <c r="B238" t="s">
+        <v>89</v>
+      </c>
+      <c r="C238">
+        <v>999999999.0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239">
+        <v>226</v>
+      </c>
+      <c r="B239" t="s">
+        <v>90</v>
+      </c>
+      <c r="C239" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="B240" t="s">
+        <v>92</v>
+      </c>
+      <c r="C240" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="B241" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242">
+        <v>229</v>
+      </c>
+      <c r="B242" t="s">
+        <v>79</v>
+      </c>
+      <c r="C242" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243">
+        <v>230</v>
+      </c>
+      <c r="B243" t="s">
+        <v>81</v>
+      </c>
+      <c r="C243" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244">
+        <v>231</v>
+      </c>
+      <c r="B244" t="s">
+        <v>83</v>
+      </c>
+      <c r="C244" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245">
+        <v>232</v>
+      </c>
+      <c r="B245" t="s">
+        <v>85</v>
+      </c>
+      <c r="C245" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246">
+        <v>233</v>
+      </c>
+      <c r="B246" t="s">
+        <v>87</v>
+      </c>
+      <c r="C246">
+        <v>30.0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247">
+        <v>234</v>
+      </c>
+      <c r="B247" t="s">
+        <v>88</v>
+      </c>
+      <c r="C247">
+        <v>5000.0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248">
+        <v>235</v>
+      </c>
+      <c r="B248" t="s">
+        <v>89</v>
+      </c>
+      <c r="C248">
+        <v>999999999.0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249">
         <v>236</v>
       </c>
-      <c r="B237" t="s">
-[...3 lines deleted...]
-        <v>138</v>
+      <c r="B249" t="s">
+        <v>90</v>
+      </c>
+      <c r="C249" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="B250" t="s">
+        <v>92</v>
+      </c>
+      <c r="C250" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="B251" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252">
+        <v>239</v>
+      </c>
+      <c r="B252" t="s">
+        <v>79</v>
+      </c>
+      <c r="C252" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253">
+        <v>240</v>
+      </c>
+      <c r="B253" t="s">
+        <v>81</v>
+      </c>
+      <c r="C253" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254">
+        <v>241</v>
+      </c>
+      <c r="B254" t="s">
+        <v>83</v>
+      </c>
+      <c r="C254" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255">
+        <v>242</v>
+      </c>
+      <c r="B255" t="s">
+        <v>85</v>
+      </c>
+      <c r="C255" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256">
+        <v>243</v>
+      </c>
+      <c r="B256" t="s">
+        <v>87</v>
+      </c>
+      <c r="C256">
+        <v>30.0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257">
+        <v>244</v>
+      </c>
+      <c r="B257" t="s">
+        <v>88</v>
+      </c>
+      <c r="C257">
+        <v>50000.0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258">
+        <v>245</v>
+      </c>
+      <c r="B258" t="s">
+        <v>89</v>
+      </c>
+      <c r="C258">
+        <v>999999999.0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259">
+        <v>246</v>
+      </c>
+      <c r="B259" t="s">
+        <v>90</v>
+      </c>
+      <c r="C259" t="s">
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>June 2026</vt:lpstr>
+      <vt:lpstr>August 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>